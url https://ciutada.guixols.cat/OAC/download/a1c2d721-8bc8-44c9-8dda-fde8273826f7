--- v0 (2026-04-15)
+++ v1 (2026-06-07)
@@ -23,67 +23,68 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\MMARTIN\BPMDocs\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="15300" windowHeight="5460"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="I8" i="1" l="1"/>
-[...10 lines deleted...]
-  <c r="J5" i="1"/>
+  <c r="J8" i="1" l="1"/>
+  <c r="I15" i="1" l="1"/>
+  <c r="I2" i="1" l="1"/>
+  <c r="J7" i="1" l="1"/>
+  <c r="J6" i="1" l="1"/>
+  <c r="J25" i="1" l="1"/>
+  <c r="J24" i="1"/>
+  <c r="J16" i="1"/>
+  <c r="J11" i="1"/>
+  <c r="J23" i="1"/>
+  <c r="I22" i="1"/>
+  <c r="I18" i="1"/>
+  <c r="J12" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="93">
   <si>
     <t>Concepte</t>
   </si>
   <si>
     <t>Projecte subvencionat</t>
   </si>
   <si>
     <t>Àrea responsable</t>
   </si>
   <si>
     <t>Subvenció Diputació de Girona</t>
   </si>
   <si>
     <t>Subvenció Generalitat de Catalunya</t>
   </si>
   <si>
     <t xml:space="preserve">Aportació Ajuntament </t>
   </si>
   <si>
     <t>Total projecte</t>
   </si>
   <si>
     <t xml:space="preserve">Núm. Expedient </t>
   </si>
   <si>
@@ -301,50 +302,68 @@
     <t>X2025020013</t>
   </si>
   <si>
     <t>"Campanya Del Pla a l'acció 2026-27. Línia 1"</t>
   </si>
   <si>
     <t>Substitució de lluminàries convencionals per lluminàries amb tecnologia LED i implantació del sistema de telegestió als quadres d'enllumenat públic afectats de la zona de Sant Pol</t>
   </si>
   <si>
     <t>X2026000054</t>
   </si>
   <si>
     <t xml:space="preserve">Accions de promoció i dinamització comercial del Mercat Cobert Municipal </t>
   </si>
   <si>
     <t>Ajuts a ajuntaments Campanya Xarxa de Mercats PiDEL</t>
   </si>
   <si>
     <t>X2026002231</t>
   </si>
   <si>
     <t xml:space="preserve">Economia local </t>
   </si>
   <si>
     <t>Ajuts a ajuntaments xarxa XSLPE PIDEL</t>
+  </si>
+  <si>
+    <t>X2025031181</t>
+  </si>
+  <si>
+    <t>Formació professional de competències digitals adreçada prioritàriament a dones no ocupades del municipi</t>
+  </si>
+  <si>
+    <t>Programa ADA 2025: formació professional per a l'ocupació en l'àmbit digital a dones desocupades</t>
+  </si>
+  <si>
+    <t>X2026016575</t>
+  </si>
+  <si>
+    <t>Foment de projectes culturals als museus de les comarques de Girona 2026</t>
+  </si>
+  <si>
+    <t>Projecte cultural del Museu d’Història 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -383,96 +402,99 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="17">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="44" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Moneda" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
@@ -718,704 +740,764 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:J23"/>
+  <dimension ref="A1:J25"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="D1" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="G5" sqref="G5"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="D5" sqref="D5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.85546875" customWidth="1"/>
     <col min="2" max="2" width="12.7109375" customWidth="1"/>
     <col min="3" max="3" width="37" customWidth="1"/>
     <col min="4" max="4" width="38.140625" customWidth="1"/>
     <col min="5" max="5" width="21.28515625" customWidth="1"/>
     <col min="6" max="10" width="12.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="45" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>2</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="G1" s="3" t="s">
         <v>4</v>
       </c>
       <c r="H1" s="3" t="s">
         <v>11</v>
       </c>
       <c r="I1" s="3" t="s">
         <v>5</v>
       </c>
       <c r="J1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:10" s="12" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A2" s="11" t="s">
+        <v>84</v>
+      </c>
+      <c r="B2" s="4">
+        <v>46100</v>
+      </c>
+      <c r="C2" s="11" t="s">
+        <v>86</v>
+      </c>
+      <c r="D2" s="17" t="s">
+        <v>62</v>
+      </c>
+      <c r="E2" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="F2" s="5">
+        <v>7000</v>
+      </c>
+      <c r="G2" s="8"/>
+      <c r="H2" s="16"/>
+      <c r="I2" s="5">
+        <f>J2-F2</f>
+        <v>7500</v>
+      </c>
+      <c r="J2" s="8">
+        <v>14500</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A3" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="B3" s="4">
+        <v>46099</v>
+      </c>
+      <c r="C3" s="11" t="s">
+        <v>83</v>
+      </c>
+      <c r="D3" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="E3" s="15" t="s">
+        <v>66</v>
+      </c>
+      <c r="F3" s="5">
+        <v>4000</v>
+      </c>
+      <c r="G3" s="8"/>
+      <c r="H3" s="16"/>
+      <c r="I3" s="5">
+        <v>1401.93</v>
+      </c>
+      <c r="J3" s="8">
+        <v>5401.93</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" ht="45" x14ac:dyDescent="0.25">
+      <c r="A4" s="11" t="s">
+        <v>90</v>
+      </c>
+      <c r="B4" s="4">
+        <v>46098</v>
+      </c>
+      <c r="C4" s="11" t="s">
+        <v>91</v>
+      </c>
+      <c r="D4" s="11" t="s">
+        <v>92</v>
+      </c>
+      <c r="E4" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="F4" s="5">
+        <v>16938</v>
+      </c>
+      <c r="G4" s="8"/>
+      <c r="H4" s="16"/>
+      <c r="I4" s="5">
+        <v>52562</v>
+      </c>
+      <c r="J4" s="8">
+        <v>69500</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" ht="75" x14ac:dyDescent="0.25">
+      <c r="A5" s="11" t="s">
+        <v>78</v>
+      </c>
+      <c r="B5" s="4">
+        <v>46084</v>
+      </c>
+      <c r="C5" s="11" t="s">
+        <v>79</v>
+      </c>
+      <c r="D5" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="E5" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="F5" s="5">
+        <v>11010.46</v>
+      </c>
+      <c r="G5" s="8"/>
+      <c r="H5" s="16"/>
+      <c r="I5" s="8">
+        <v>3760.15</v>
+      </c>
+      <c r="J5" s="8">
+        <v>14680.61</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A6" s="11" t="s">
         <v>72</v>
       </c>
-      <c r="B2" s="13">
+      <c r="B6" s="13">
         <v>46020</v>
       </c>
-      <c r="C2" s="11" t="s">
+      <c r="C6" s="11" t="s">
         <v>73</v>
       </c>
-      <c r="D2" t="s">
+      <c r="D6" s="16" t="s">
         <v>74</v>
       </c>
-      <c r="E2" s="11" t="s">
+      <c r="E6" s="11" t="s">
         <v>34</v>
       </c>
-      <c r="F2" s="11"/>
-      <c r="G2" s="14">
+      <c r="F6" s="11"/>
+      <c r="G6" s="14">
         <v>103861.73</v>
       </c>
-      <c r="H2" s="11"/>
-[...2 lines deleted...]
-        <f>SUM(F2:I2)</f>
+      <c r="H6" s="11"/>
+      <c r="I6" s="11"/>
+      <c r="J6" s="14">
+        <f>SUM(F6:I6)</f>
         <v>103861.73</v>
       </c>
     </row>
-    <row r="3" spans="1:10" ht="75" x14ac:dyDescent="0.25">
-[...109 lines deleted...]
-    </row>
     <row r="7" spans="1:10" ht="30" x14ac:dyDescent="0.25">
-      <c r="A7" s="1" t="s">
+      <c r="A7" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="B7" s="4">
+        <v>46003</v>
+      </c>
+      <c r="C7" s="11" t="s">
+        <v>76</v>
+      </c>
+      <c r="D7" s="11" t="s">
+        <v>76</v>
+      </c>
+      <c r="E7" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="F7" s="16"/>
+      <c r="G7" s="8">
+        <v>74548.63</v>
+      </c>
+      <c r="H7" s="16"/>
+      <c r="I7" s="16"/>
+      <c r="J7" s="8">
+        <f>SUM(F7:I7)</f>
+        <v>74548.63</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="45" x14ac:dyDescent="0.25">
+      <c r="A8" s="11" t="s">
+        <v>87</v>
+      </c>
+      <c r="B8" s="4">
+        <v>45989</v>
+      </c>
+      <c r="C8" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="D8" s="11" t="s">
+        <v>88</v>
+      </c>
+      <c r="E8" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="F8" s="16"/>
+      <c r="G8" s="8">
+        <v>6240</v>
+      </c>
+      <c r="H8" s="16"/>
+      <c r="I8" s="8">
+        <v>1560</v>
+      </c>
+      <c r="J8" s="8">
+        <f>SUM(F8:I8)</f>
+        <v>7800</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A9" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="B7" s="4">
+      <c r="B9" s="4">
         <v>45944</v>
       </c>
-      <c r="C7" s="1" t="s">
+      <c r="C9" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="D9" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="E7" s="2" t="s">
+      <c r="E9" s="2" t="s">
         <v>23</v>
-      </c>
-[...51 lines deleted...]
-        <v>30</v>
       </c>
       <c r="F9" s="5"/>
       <c r="G9" s="5">
-        <v>4374</v>
+        <v>15000</v>
       </c>
       <c r="H9" s="5"/>
-      <c r="I9" s="5">
-[...5 lines deleted...]
-      </c>
+      <c r="I9" s="5"/>
+      <c r="J9" s="5"/>
     </row>
     <row r="10" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="B10" s="4">
-        <v>45853</v>
+        <v>45916</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="F10" s="5">
-        <v>6605</v>
+        <v>3442.9</v>
       </c>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
     </row>
-    <row r="11" spans="1:10" ht="45" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="B11" s="4">
-        <v>45737</v>
+        <v>45909</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="F11" s="5">
-        <v>10000</v>
-[...2 lines deleted...]
-      <c r="H11" s="5"/>
+        <v>4241.4399999999996</v>
+      </c>
+      <c r="G11" s="5">
+        <v>3374</v>
+      </c>
+      <c r="H11" s="1"/>
       <c r="I11" s="5">
-        <f>J11-F11</f>
-[...7 lines deleted...]
-      <c r="A12" s="1" t="s">
+        <v>6179.89</v>
+      </c>
+      <c r="J11" s="9">
+        <f>SUM(F11:I11)</f>
+        <v>13795.33</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" ht="75" x14ac:dyDescent="0.25">
+      <c r="A12" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B12" s="7">
+        <v>45867</v>
+      </c>
+      <c r="C12" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E12" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="F12" s="8"/>
+      <c r="G12" s="8"/>
+      <c r="H12" s="8">
+        <v>11661.41</v>
+      </c>
+      <c r="I12" s="8"/>
+      <c r="J12" s="8">
+        <f>SUM(F12:I12)</f>
+        <v>11661.41</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="45" x14ac:dyDescent="0.25">
+      <c r="A13" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="B12" s="4">
+      <c r="B13" s="4">
         <v>45867</v>
       </c>
-      <c r="C12" s="1" t="s">
+      <c r="C13" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="D13" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="E12" s="2" t="s">
+      <c r="E13" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="F12" s="5">
+      <c r="F13" s="5">
         <v>33382.36</v>
-      </c>
-[...22 lines deleted...]
-        <v>14469</v>
       </c>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
-      <c r="I13" s="5">
-[...5 lines deleted...]
-      </c>
+      <c r="I13" s="5"/>
+      <c r="J13" s="1"/>
     </row>
     <row r="14" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="B14" s="4">
-        <v>45909</v>
+        <v>45853</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>47</v>
+        <v>32</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="F14" s="5">
-        <v>4241.4399999999996</v>
-[...11 lines deleted...]
-      </c>
+        <v>6605</v>
+      </c>
+      <c r="G14" s="5"/>
+      <c r="H14" s="5"/>
+      <c r="I14" s="5"/>
+      <c r="J14" s="5"/>
     </row>
     <row r="15" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A15" s="1" t="s">
-        <v>49</v>
+        <v>24</v>
       </c>
       <c r="B15" s="4">
-        <v>45811</v>
+        <v>45833</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>51</v>
+        <v>26</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>52</v>
+        <v>30</v>
       </c>
       <c r="F15" s="5">
-        <v>5920</v>
+        <v>6000</v>
       </c>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5">
-        <v>5775.26</v>
-[...3 lines deleted...]
-        <v>11695.26</v>
+        <f>J15-F15</f>
+        <v>7580</v>
+      </c>
+      <c r="J15" s="5">
+        <v>13580</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A16" s="1" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="B16" s="4">
-        <v>45776</v>
+        <v>45811</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>30</v>
-[...11 lines deleted...]
-        <v>56</v>
+        <v>52</v>
+      </c>
+      <c r="F16" s="5">
+        <v>5920</v>
+      </c>
+      <c r="G16" s="5"/>
+      <c r="H16" s="5"/>
+      <c r="I16" s="5">
+        <v>5775.26</v>
+      </c>
+      <c r="J16" s="9">
+        <f>SUM(F16:I16)</f>
+        <v>11695.26</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" ht="75" x14ac:dyDescent="0.25">
+      <c r="A17" s="4" t="s">
+        <v>70</v>
       </c>
       <c r="B17" s="4">
         <v>45799</v>
       </c>
       <c r="C17" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="5">
+        <v>4064.48</v>
+      </c>
+      <c r="G17" s="5">
+        <v>8725</v>
+      </c>
+      <c r="H17" s="5"/>
+      <c r="I17" s="5">
+        <v>7599.02</v>
+      </c>
+      <c r="J17" s="5">
+        <v>20388.5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" ht="45" x14ac:dyDescent="0.25">
+      <c r="A18" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B18" s="4">
+        <v>45799</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="F18" s="5"/>
+      <c r="G18" s="5">
+        <v>4374</v>
+      </c>
+      <c r="H18" s="5"/>
+      <c r="I18" s="5">
+        <f>J18-G18</f>
+        <v>486.56999999999971</v>
+      </c>
+      <c r="J18" s="5">
+        <v>4860.57</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A19" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B19" s="4">
+        <v>45799</v>
+      </c>
+      <c r="C19" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="D19" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="E17" s="2" t="s">
+      <c r="E19" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="F17" s="5">
+      <c r="F19" s="5">
         <v>15250</v>
-      </c>
-[...51 lines deleted...]
-        <v>4000</v>
       </c>
       <c r="G19" s="1"/>
       <c r="H19" s="4"/>
-      <c r="I19" s="8">
+      <c r="I19" s="5"/>
+      <c r="J19" s="1"/>
+    </row>
+    <row r="20" spans="1:10" ht="45" x14ac:dyDescent="0.25">
+      <c r="A20" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B20" s="4">
+        <v>45797</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F20" s="5">
+        <v>4064.48</v>
+      </c>
+      <c r="G20" s="5">
+        <v>8725</v>
+      </c>
+      <c r="H20" s="5"/>
+      <c r="I20" s="5">
+        <v>5179.0200000000004</v>
+      </c>
+      <c r="J20" s="5">
+        <v>17968.5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A21" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B21" s="4">
+        <v>45776</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="F21" s="5"/>
+      <c r="G21" s="8">
+        <v>20000</v>
+      </c>
+      <c r="H21" s="4"/>
+      <c r="I21" s="5"/>
+      <c r="J21" s="1"/>
+    </row>
+    <row r="22" spans="1:10" ht="45" x14ac:dyDescent="0.25">
+      <c r="A22" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B22" s="4">
+        <v>45737</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="F22" s="5">
+        <v>10000</v>
+      </c>
+      <c r="G22" s="5"/>
+      <c r="H22" s="5"/>
+      <c r="I22" s="5">
+        <f>J22-F22</f>
+        <v>3922.26</v>
+      </c>
+      <c r="J22" s="5">
+        <v>13922.26</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A23" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B23" s="4">
+        <v>45736</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="F23" s="5">
+        <v>14469</v>
+      </c>
+      <c r="G23" s="5"/>
+      <c r="H23" s="5"/>
+      <c r="I23" s="5">
+        <v>45531</v>
+      </c>
+      <c r="J23" s="9">
+        <f>SUM(F23:I23)</f>
+        <v>60000</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A24" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B24" s="4">
+        <v>45734</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="F24" s="5">
+        <v>6000</v>
+      </c>
+      <c r="G24" s="10"/>
+      <c r="H24" s="10"/>
+      <c r="I24" s="5">
+        <v>5000</v>
+      </c>
+      <c r="J24" s="5">
+        <f>SUM(F24:I24)</f>
+        <v>11000</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" ht="45" x14ac:dyDescent="0.25">
+      <c r="A25" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B25" s="4">
+        <v>45734</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="F25" s="5">
+        <v>4000</v>
+      </c>
+      <c r="G25" s="1"/>
+      <c r="H25" s="4"/>
+      <c r="I25" s="8">
         <v>1644</v>
       </c>
-      <c r="J19" s="8">
-        <f>SUM(F19:I19)</f>
+      <c r="J25" s="8">
+        <f>SUM(F25:I25)</f>
         <v>5644</v>
       </c>
     </row>
-    <row r="20" spans="1:10" ht="30" x14ac:dyDescent="0.25">
-[...110 lines deleted...]
-    </row>
   </sheetData>
+  <sortState ref="A2:J23">
+    <sortCondition descending="1" ref="B1"/>
+  </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Hoja1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>