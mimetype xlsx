--- v1 (2026-02-07)
+++ v2 (2026-04-06)
@@ -1,73 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\MMARTIN\BPMDocs\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11280" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Ajuntament " sheetId="1" r:id="rId1"/>
     <sheet name="Escola de Música " sheetId="2" r:id="rId2"/>
     <sheet name="Emissora de ràdio" sheetId="3" r:id="rId3"/>
     <sheet name="Pressupost consolidat " sheetId="4" r:id="rId4"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
+</file>
+
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="C21" i="4" l="1"/>
+</calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="10">
   <si>
     <t>Exercici econòmic</t>
   </si>
   <si>
     <t xml:space="preserve">període </t>
   </si>
   <si>
     <t>capacitat /necessitat finançament (+/-)</t>
   </si>
   <si>
     <t xml:space="preserve">Total deute viu a final del període </t>
   </si>
   <si>
     <t>1t trimestre</t>
   </si>
   <si>
     <t>2n trimestre</t>
   </si>
   <si>
     <t>3r trimestre</t>
   </si>
@@ -488,51 +495,51 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Moneda" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -765,51 +772,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D21" sqref="D21"/>
+      <selection activeCell="C20" sqref="C20:C22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="17.42578125" customWidth="1"/>
     <col min="2" max="2" width="15.140625" customWidth="1"/>
     <col min="3" max="3" width="23" customWidth="1"/>
     <col min="4" max="4" width="25.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="20" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="21" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="22" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
@@ -1033,72 +1040,76 @@
       </c>
       <c r="C19" s="31">
         <v>109398.9</v>
       </c>
       <c r="D19" s="32">
         <v>8788211.4499999993</v>
       </c>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A20" s="37"/>
       <c r="B20" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="31">
         <v>1583112.08</v>
       </c>
       <c r="D20" s="32">
         <v>7677112.7199999997</v>
       </c>
     </row>
     <row r="21" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="38"/>
       <c r="B21" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="C21" s="8"/>
-      <c r="D21" s="19"/>
+      <c r="C21" s="8">
+        <v>3372358.47</v>
+      </c>
+      <c r="D21" s="19">
+        <v>8587204.5899999999</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A2:A5"/>
     <mergeCell ref="A6:A9"/>
     <mergeCell ref="A10:A13"/>
     <mergeCell ref="A14:A17"/>
     <mergeCell ref="A18:A21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C21" sqref="C21"/>
+      <selection activeCell="C22" sqref="C22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.85546875" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" customWidth="1"/>
     <col min="3" max="3" width="17.85546875" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="25" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="26" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="26" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="27" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
@@ -1322,71 +1333,75 @@
       </c>
       <c r="C19" s="9">
         <v>-3.57</v>
       </c>
       <c r="D19" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A20" s="37"/>
       <c r="B20" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="9">
         <v>-26453.88</v>
       </c>
       <c r="D20" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="38"/>
       <c r="B21" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="C21" s="7"/>
-      <c r="D21" s="6"/>
+      <c r="C21" s="7">
+        <v>-93739.45</v>
+      </c>
+      <c r="D21" s="6">
+        <v>0</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A2:A5"/>
     <mergeCell ref="A6:A9"/>
     <mergeCell ref="A10:A13"/>
     <mergeCell ref="A14:A17"/>
     <mergeCell ref="A18:A21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D21"/>
   <sheetViews>
-    <sheetView topLeftCell="A13" workbookViewId="0">
-      <selection activeCell="D21" sqref="D21"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D87" sqref="D87"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="14.42578125" customWidth="1"/>
     <col min="3" max="3" width="22" customWidth="1"/>
     <col min="4" max="4" width="22.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="25" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="26" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="26" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="27" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2" s="36">
@@ -1609,71 +1624,75 @@
       </c>
       <c r="C19" s="31">
         <v>10185.1</v>
       </c>
       <c r="D19" s="32">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A20" s="37"/>
       <c r="B20" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="31">
         <v>25300.38</v>
       </c>
       <c r="D20" s="32">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="38"/>
       <c r="B21" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="C21" s="8"/>
-      <c r="D21" s="19"/>
+      <c r="C21" s="8">
+        <v>19691.16</v>
+      </c>
+      <c r="D21" s="19">
+        <v>0</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A2:A5"/>
     <mergeCell ref="A6:A9"/>
     <mergeCell ref="A10:A13"/>
     <mergeCell ref="A14:A17"/>
     <mergeCell ref="A18:A21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F21" sqref="F21"/>
+      <selection activeCell="K18" sqref="K18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.42578125" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" customWidth="1"/>
     <col min="3" max="3" width="20.5703125" customWidth="1"/>
     <col min="4" max="4" width="20.85546875" customWidth="1"/>
     <col min="5" max="5" width="27.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="69" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="24" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="23" t="s">
@@ -1922,52 +1941,57 @@
         <v>119580.43</v>
       </c>
       <c r="D19" s="34">
         <v>8788211.4499999993</v>
       </c>
       <c r="E19" s="32"/>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="37"/>
       <c r="B20" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="31">
         <v>1581958.58</v>
       </c>
       <c r="D20" s="34">
         <v>7677112.7199999997</v>
       </c>
       <c r="E20" s="32"/>
     </row>
     <row r="21" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="38"/>
       <c r="B21" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="C21" s="8"/>
-      <c r="D21" s="35"/>
+      <c r="C21" s="8">
+        <f>'Ajuntament '!C21+'Escola de Música '!C21+'Emissora de ràdio'!C21</f>
+        <v>3298310.18</v>
+      </c>
+      <c r="D21" s="35">
+        <v>8587204.5899999999</v>
+      </c>
       <c r="E21" s="19"/>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A2:A5"/>
     <mergeCell ref="A6:A9"/>
     <mergeCell ref="A10:A13"/>
     <mergeCell ref="A14:A17"/>
     <mergeCell ref="A18:A21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>