--- v2 (2026-04-06)
+++ v3 (2026-06-03)
@@ -10,75 +10,76 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\MMARTIN\BPMDocs\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11280" activeTab="3"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11280"/>
   </bookViews>
   <sheets>
     <sheet name="Ajuntament " sheetId="1" r:id="rId1"/>
     <sheet name="Escola de Música " sheetId="2" r:id="rId2"/>
     <sheet name="Emissora de ràdio" sheetId="3" r:id="rId3"/>
     <sheet name="Pressupost consolidat " sheetId="4" r:id="rId4"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="C22" i="4" l="1"/>
   <c r="C21" i="4" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="10">
   <si>
     <t>Exercici econòmic</t>
   </si>
   <si>
     <t xml:space="preserve">període </t>
   </si>
   <si>
     <t>capacitat /necessitat finançament (+/-)</t>
   </si>
   <si>
     <t xml:space="preserve">Total deute viu a final del període </t>
   </si>
   <si>
     <t>1t trimestre</t>
   </si>
   <si>
     <t>2n trimestre</t>
   </si>
   <si>
     <t>3r trimestre</t>
   </si>
   <si>
     <t xml:space="preserve">4t trimestre </t>
   </si>
   <si>
@@ -119,51 +120,51 @@
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="21">
+  <borders count="23">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -409,56 +410,82 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
     <xf numFmtId="8" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="8" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="8" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="8" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="8" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="8" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="8" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="8" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="8" fontId="0" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -466,60 +493,71 @@
     <xf numFmtId="0" fontId="3" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="44" fontId="0" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="22" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="8" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1"/>
+    <xf numFmtId="8" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Moneda" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
@@ -769,1238 +807,1391 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D21"/>
+  <dimension ref="A1:D25"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="C20" sqref="C20:C22"/>
+    <sheetView tabSelected="1" topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="G24" sqref="G24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="17.42578125" customWidth="1"/>
     <col min="2" max="2" width="15.140625" customWidth="1"/>
     <col min="3" max="3" width="23" customWidth="1"/>
     <col min="4" max="4" width="25.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="20" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="21" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="22" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A2" s="36">
+      <c r="A2" s="35">
         <v>2021</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="14">
         <v>-2723192.67</v>
       </c>
       <c r="D2" s="11">
         <v>4840944.72</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A3" s="37"/>
+      <c r="A3" s="36"/>
       <c r="B3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="9">
         <v>-1404710.01</v>
       </c>
       <c r="D3" s="12">
         <v>6798506.6399999997</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A4" s="37"/>
+      <c r="A4" s="36"/>
       <c r="B4" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="9">
         <v>-2002944.94</v>
       </c>
       <c r="D4" s="12">
         <v>6907806.6900000004</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="38"/>
+      <c r="A5" s="37"/>
       <c r="B5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="7">
         <v>1258017.98</v>
       </c>
       <c r="D5" s="13">
         <v>11089291.24</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A6" s="36">
+      <c r="A6" s="35">
         <v>2022</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="14">
         <v>-7668755.5099999998</v>
       </c>
       <c r="D6" s="11">
         <v>10082171.619999999</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A7" s="37"/>
+      <c r="A7" s="36"/>
       <c r="B7" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="9">
         <v>-5221203.49</v>
       </c>
       <c r="D7" s="12">
         <v>9803367.9399999995</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A8" s="37"/>
+      <c r="A8" s="36"/>
       <c r="B8" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="9">
         <v>-3302954.11</v>
       </c>
       <c r="D8" s="12">
         <v>9565367.0999999996</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="38"/>
+      <c r="A9" s="37"/>
       <c r="B9" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="7">
         <v>-1205340.1100000001</v>
       </c>
       <c r="D9" s="13">
         <v>10270033.859999999</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A10" s="36">
+      <c r="A10" s="35">
         <v>2023</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C10" s="14">
         <v>-6715149.4400000004</v>
       </c>
       <c r="D10" s="11">
         <v>10032033.02</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A11" s="37"/>
+      <c r="A11" s="36"/>
       <c r="B11" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="9">
         <v>-9212522.4499999993</v>
       </c>
       <c r="D11" s="12">
         <v>9719780.5</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A12" s="37"/>
+      <c r="A12" s="36"/>
       <c r="B12" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C12" s="9">
         <v>-7514369.71</v>
       </c>
       <c r="D12" s="12">
         <v>9565367.0999999996</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="38"/>
+      <c r="A13" s="37"/>
       <c r="B13" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C13" s="7">
         <v>-3147060.47</v>
       </c>
       <c r="D13" s="13">
         <v>10964933.16</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A14" s="36">
+      <c r="A14" s="35">
         <v>2024</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C14" s="14">
         <v>-6054293.1600000001</v>
       </c>
       <c r="D14" s="11">
         <v>10701932.32</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A15" s="37"/>
+      <c r="A15" s="36"/>
       <c r="B15" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="9">
         <v>-4962650.26</v>
       </c>
       <c r="D15" s="12">
         <v>10365013.57</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A16" s="37"/>
+      <c r="A16" s="36"/>
       <c r="B16" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C16" s="9">
         <v>-1984557.37</v>
       </c>
       <c r="D16" s="12">
         <v>9730186.4600000009</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="38"/>
+      <c r="A17" s="37"/>
       <c r="B17" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C17" s="7">
         <v>2621329.58</v>
       </c>
       <c r="D17" s="13">
         <v>9730183.4600000009</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A18" s="36">
+      <c r="A18" s="35">
         <v>2025</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C18" s="29">
         <v>101320.41</v>
       </c>
       <c r="D18" s="30">
         <v>9423754.4000000004</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A19" s="37"/>
+      <c r="A19" s="36"/>
       <c r="B19" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="31">
         <v>109398.9</v>
       </c>
       <c r="D19" s="32">
         <v>8788211.4499999993</v>
       </c>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A20" s="37"/>
+      <c r="A20" s="36"/>
       <c r="B20" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="31">
         <v>1583112.08</v>
       </c>
       <c r="D20" s="32">
         <v>7677112.7199999997</v>
       </c>
     </row>
     <row r="21" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="38"/>
-      <c r="B21" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C21" s="8">
+      <c r="B21" s="39" t="s">
+        <v>7</v>
+      </c>
+      <c r="C21" s="40">
         <v>3372358.47</v>
       </c>
-      <c r="D21" s="19">
+      <c r="D21" s="41">
         <v>8587204.5899999999</v>
       </c>
     </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A22" s="35">
+        <v>2026</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C22" s="47">
+        <v>176497.74</v>
+      </c>
+      <c r="D22" s="3"/>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A23" s="36"/>
+      <c r="B23" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C23" s="1"/>
+      <c r="D23" s="4"/>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A24" s="36"/>
+      <c r="B24" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="C24" s="1"/>
+      <c r="D24" s="4"/>
+    </row>
+    <row r="25" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="37"/>
+      <c r="B25" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C25" s="5"/>
+      <c r="D25" s="6"/>
+    </row>
   </sheetData>
-  <mergeCells count="5">
+  <mergeCells count="6">
+    <mergeCell ref="A22:A25"/>
     <mergeCell ref="A2:A5"/>
     <mergeCell ref="A6:A9"/>
     <mergeCell ref="A10:A13"/>
     <mergeCell ref="A14:A17"/>
     <mergeCell ref="A18:A21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D21"/>
+  <dimension ref="A1:D25"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="C22" sqref="C22"/>
+    <sheetView topLeftCell="A10" workbookViewId="0">
+      <selection activeCell="D37" sqref="D37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.85546875" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" customWidth="1"/>
     <col min="3" max="3" width="17.85546875" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="25" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="26" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="26" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="27" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A2" s="36">
+      <c r="A2" s="35">
         <v>2021</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="14">
         <v>19320.5</v>
       </c>
       <c r="D2" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A3" s="37"/>
+      <c r="A3" s="36"/>
       <c r="B3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="9">
         <v>-68852.38</v>
       </c>
       <c r="D3" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A4" s="37"/>
+      <c r="A4" s="36"/>
       <c r="B4" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="9">
         <v>-13188</v>
       </c>
       <c r="D4" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="38"/>
+      <c r="A5" s="37"/>
       <c r="B5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="7">
         <v>-15971.53</v>
       </c>
       <c r="D5" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A6" s="36">
+      <c r="A6" s="35">
         <v>2022</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="14">
         <v>-10565.09</v>
       </c>
       <c r="D6" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A7" s="37"/>
+      <c r="A7" s="36"/>
       <c r="B7" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="9">
         <v>-46787.27</v>
       </c>
       <c r="D7" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A8" s="37"/>
+      <c r="A8" s="36"/>
       <c r="B8" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="9">
         <v>35982.629999999997</v>
       </c>
       <c r="D8" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="38"/>
+      <c r="A9" s="37"/>
       <c r="B9" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="7">
         <v>19897.71</v>
       </c>
       <c r="D9" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A10" s="36">
+      <c r="A10" s="35">
         <v>2023</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C10" s="14">
         <v>20674.7</v>
       </c>
       <c r="D10" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A11" s="37"/>
+      <c r="A11" s="36"/>
       <c r="B11" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="9">
         <v>13030.6</v>
       </c>
       <c r="D11" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A12" s="37"/>
+      <c r="A12" s="36"/>
       <c r="B12" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C12" s="9">
         <v>8016.6</v>
       </c>
       <c r="D12" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="38"/>
+      <c r="A13" s="37"/>
       <c r="B13" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C13" s="7">
         <v>5713.49</v>
       </c>
       <c r="D13" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A14" s="36">
+      <c r="A14" s="35">
         <v>2024</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C14" s="14">
         <v>30372.27</v>
       </c>
       <c r="D14" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A15" s="37"/>
+      <c r="A15" s="36"/>
       <c r="B15" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="9">
         <v>42870.559999999998</v>
       </c>
       <c r="D15" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A16" s="37"/>
+      <c r="A16" s="36"/>
       <c r="B16" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C16" s="9">
         <v>102741.15</v>
       </c>
       <c r="D16" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="38"/>
+      <c r="A17" s="37"/>
       <c r="B17" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C17" s="7">
         <v>187217.58</v>
       </c>
       <c r="D17" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A18" s="36">
+      <c r="A18" s="35">
         <v>2025</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C18" s="14">
         <v>26890.97</v>
       </c>
       <c r="D18" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A19" s="37"/>
+      <c r="A19" s="36"/>
       <c r="B19" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="9">
         <v>-3.57</v>
       </c>
       <c r="D19" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A20" s="37"/>
+      <c r="A20" s="36"/>
       <c r="B20" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="9">
         <v>-26453.88</v>
       </c>
       <c r="D20" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="38"/>
-      <c r="B21" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C21" s="7">
+      <c r="B21" s="39" t="s">
+        <v>7</v>
+      </c>
+      <c r="C21" s="44">
         <v>-93739.45</v>
       </c>
-      <c r="D21" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="D21" s="45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A22" s="35">
+        <v>2026</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C22" s="46">
+        <v>28766.6</v>
+      </c>
+      <c r="D22" s="3"/>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A23" s="36"/>
+      <c r="B23" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C23" s="1"/>
+      <c r="D23" s="4"/>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A24" s="36"/>
+      <c r="B24" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="C24" s="1"/>
+      <c r="D24" s="4"/>
+    </row>
+    <row r="25" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="37"/>
+      <c r="B25" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C25" s="5"/>
+      <c r="D25" s="6"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
+  <mergeCells count="6">
+    <mergeCell ref="A22:A25"/>
     <mergeCell ref="A2:A5"/>
     <mergeCell ref="A6:A9"/>
     <mergeCell ref="A10:A13"/>
     <mergeCell ref="A14:A17"/>
     <mergeCell ref="A18:A21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D21"/>
+  <dimension ref="A1:D25"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="D87" sqref="D87"/>
+    <sheetView topLeftCell="A10" workbookViewId="0">
+      <selection activeCell="H36" sqref="H36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="14.42578125" customWidth="1"/>
     <col min="3" max="3" width="22" customWidth="1"/>
     <col min="4" max="4" width="22.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="25" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="26" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="26" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="27" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A2" s="36">
+      <c r="A2" s="35">
         <v>2021</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="14">
         <v>9118</v>
       </c>
       <c r="D2" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A3" s="37"/>
+      <c r="A3" s="36"/>
       <c r="B3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="9">
         <v>7951.36</v>
       </c>
       <c r="D3" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A4" s="37"/>
+      <c r="A4" s="36"/>
       <c r="B4" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="9">
         <v>29792.37</v>
       </c>
       <c r="D4" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="38"/>
+      <c r="A5" s="37"/>
       <c r="B5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="7">
         <v>46890.69</v>
       </c>
       <c r="D5" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A6" s="36">
+      <c r="A6" s="35">
         <v>2022</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="14">
         <v>1907.37</v>
       </c>
       <c r="D6" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A7" s="37"/>
+      <c r="A7" s="36"/>
       <c r="B7" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="9">
         <v>-5097.63</v>
       </c>
       <c r="D7" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A8" s="37"/>
+      <c r="A8" s="36"/>
       <c r="B8" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="9">
         <v>23749.65</v>
       </c>
       <c r="D8" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="38"/>
+      <c r="A9" s="37"/>
       <c r="B9" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="7">
         <v>34074.47</v>
       </c>
       <c r="D9" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A10" s="36">
+      <c r="A10" s="35">
         <v>2023</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C10" s="14">
         <v>144955.14000000001</v>
       </c>
       <c r="D10" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A11" s="37"/>
+      <c r="A11" s="36"/>
       <c r="B11" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="9">
         <v>4730.92</v>
       </c>
       <c r="D11" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A12" s="37"/>
+      <c r="A12" s="36"/>
       <c r="B12" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C12" s="9">
         <v>22841.75</v>
       </c>
       <c r="D12" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="38"/>
+      <c r="A13" s="37"/>
       <c r="B13" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C13" s="28">
         <v>19157.169999999998</v>
       </c>
       <c r="D13" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A14" s="36">
+      <c r="A14" s="35">
         <v>2024</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C14" s="14">
         <v>-5672.56</v>
       </c>
       <c r="D14" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A15" s="37"/>
+      <c r="A15" s="36"/>
       <c r="B15" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="9">
         <v>32031.96</v>
       </c>
       <c r="D15" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A16" s="37"/>
+      <c r="A16" s="36"/>
       <c r="B16" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C16" s="9">
         <v>38177.94</v>
       </c>
       <c r="D16" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="38"/>
+      <c r="A17" s="37"/>
       <c r="B17" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C17" s="5">
         <v>37162.06</v>
       </c>
       <c r="D17" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A18" s="36">
+      <c r="A18" s="35">
         <v>2025</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C18" s="29">
         <v>12502</v>
       </c>
       <c r="D18" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A19" s="37"/>
+      <c r="A19" s="36"/>
       <c r="B19" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="31">
         <v>10185.1</v>
       </c>
       <c r="D19" s="32">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A20" s="37"/>
+      <c r="A20" s="36"/>
       <c r="B20" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="31">
         <v>25300.38</v>
       </c>
       <c r="D20" s="32">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="38"/>
-      <c r="B21" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C21" s="8">
+      <c r="B21" s="39" t="s">
+        <v>7</v>
+      </c>
+      <c r="C21" s="40">
         <v>19691.16</v>
       </c>
-      <c r="D21" s="19">
-[...1 lines deleted...]
-      </c>
+      <c r="D21" s="41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A22" s="35">
+        <v>2026</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C22" s="14">
+        <v>-24858.26</v>
+      </c>
+      <c r="D22" s="3"/>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A23" s="36"/>
+      <c r="B23" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C23" s="1"/>
+      <c r="D23" s="4"/>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A24" s="36"/>
+      <c r="B24" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="C24" s="1"/>
+      <c r="D24" s="4"/>
+    </row>
+    <row r="25" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="37"/>
+      <c r="B25" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C25" s="5"/>
+      <c r="D25" s="6"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
+  <mergeCells count="6">
+    <mergeCell ref="A22:A25"/>
     <mergeCell ref="A2:A5"/>
     <mergeCell ref="A6:A9"/>
     <mergeCell ref="A10:A13"/>
     <mergeCell ref="A14:A17"/>
     <mergeCell ref="A18:A21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E27"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="K18" sqref="K18"/>
+    <sheetView topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="E33" sqref="E33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.42578125" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" customWidth="1"/>
     <col min="3" max="3" width="20.5703125" customWidth="1"/>
     <col min="4" max="4" width="20.85546875" customWidth="1"/>
     <col min="5" max="5" width="27.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="69" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="24" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A2" s="36">
+      <c r="A2" s="35">
         <v>2021</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="10">
         <v>-2694754.17</v>
       </c>
       <c r="D2" s="15">
         <v>4840944.72</v>
       </c>
       <c r="E2" s="3"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A3" s="37"/>
+      <c r="A3" s="36"/>
       <c r="B3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="9">
         <v>-1465611.03</v>
       </c>
       <c r="D3" s="16">
         <v>6798506.6399999997</v>
       </c>
       <c r="E3" s="4"/>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A4" s="37"/>
+      <c r="A4" s="36"/>
       <c r="B4" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="9">
         <v>-1986340.57</v>
       </c>
       <c r="D4" s="16">
         <v>6907806.6900000004</v>
       </c>
       <c r="E4" s="4"/>
     </row>
     <row r="5" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="38"/>
+      <c r="A5" s="37"/>
       <c r="B5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="7">
         <v>1288937.1399999999</v>
       </c>
       <c r="D5" s="17">
         <v>11089291.24</v>
       </c>
       <c r="E5" s="6"/>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A6" s="36">
+      <c r="A6" s="35">
         <v>2022</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="14">
         <v>-7677413.2300000004</v>
       </c>
       <c r="D6" s="15">
         <v>10082171.619999999</v>
       </c>
       <c r="E6" s="3"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A7" s="37"/>
+      <c r="A7" s="36"/>
       <c r="B7" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="9">
         <v>-5273088.3899999997</v>
       </c>
       <c r="D7" s="16">
         <v>9803367.9399999995</v>
       </c>
       <c r="E7" s="4"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A8" s="37"/>
+      <c r="A8" s="36"/>
       <c r="B8" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="9">
         <v>-3243221.83</v>
       </c>
       <c r="D8" s="16">
         <v>9565367.0999999996</v>
       </c>
       <c r="E8" s="4"/>
     </row>
     <row r="9" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="38"/>
+      <c r="A9" s="37"/>
       <c r="B9" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="7">
         <v>-1151367.93</v>
       </c>
       <c r="D9" s="17">
         <v>10270033.859999999</v>
       </c>
       <c r="E9" s="6"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A10" s="36">
+      <c r="A10" s="35">
         <v>2023</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C10" s="14">
         <v>-6549519.5999999996</v>
       </c>
       <c r="D10" s="15">
         <v>10032033.02</v>
       </c>
       <c r="E10" s="3"/>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A11" s="37"/>
+      <c r="A11" s="36"/>
       <c r="B11" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="9">
         <v>-9194760.9299999997</v>
       </c>
       <c r="D11" s="16">
         <v>9719780.5</v>
       </c>
       <c r="E11" s="4"/>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A12" s="37"/>
+      <c r="A12" s="36"/>
       <c r="B12" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C12" s="9">
         <v>-7483511.3600000003</v>
       </c>
       <c r="D12" s="16">
         <v>9565367.0999999996</v>
       </c>
       <c r="E12" s="4"/>
     </row>
     <row r="13" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="38"/>
+      <c r="A13" s="37"/>
       <c r="B13" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C13" s="7">
         <v>-3122189.81</v>
       </c>
       <c r="D13" s="18">
         <v>10964933.16</v>
       </c>
       <c r="E13" s="6"/>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A14" s="36">
+      <c r="A14" s="35">
         <v>2024</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C14" s="14">
         <v>-6029593.4500000002</v>
       </c>
       <c r="D14" s="15">
         <v>10701932.32</v>
       </c>
       <c r="E14" s="3"/>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A15" s="37"/>
+      <c r="A15" s="36"/>
       <c r="B15" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="9">
         <v>-4887747.74</v>
       </c>
       <c r="D15" s="16">
         <v>10365013.57</v>
       </c>
       <c r="E15" s="4"/>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A16" s="37"/>
+      <c r="A16" s="36"/>
       <c r="B16" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C16" s="9">
         <v>-1843638.28</v>
       </c>
       <c r="D16" s="16">
         <v>9730186.4600000009</v>
       </c>
       <c r="E16" s="4"/>
     </row>
     <row r="17" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="38"/>
+      <c r="A17" s="37"/>
       <c r="B17" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C17" s="8">
         <v>2845709.17</v>
       </c>
       <c r="D17" s="17">
         <v>9730186.4600000009</v>
       </c>
       <c r="E17" s="19">
         <v>5303596.41</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A18" s="36">
+      <c r="A18" s="35">
         <v>2025</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C18" s="29">
         <v>140713.38</v>
       </c>
       <c r="D18" s="33">
         <v>9423754.4000000004</v>
       </c>
       <c r="E18" s="30"/>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A19" s="37"/>
+      <c r="A19" s="36"/>
       <c r="B19" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="31">
         <v>119580.43</v>
       </c>
       <c r="D19" s="34">
         <v>8788211.4499999993</v>
       </c>
       <c r="E19" s="32"/>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A20" s="37"/>
+      <c r="A20" s="36"/>
       <c r="B20" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="31">
         <v>1581958.58</v>
       </c>
       <c r="D20" s="34">
         <v>7677112.7199999997</v>
       </c>
       <c r="E20" s="32"/>
     </row>
     <row r="21" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="38"/>
-      <c r="B21" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C21" s="8">
+      <c r="B21" s="39" t="s">
+        <v>7</v>
+      </c>
+      <c r="C21" s="40">
         <f>'Ajuntament '!C21+'Escola de Música '!C21+'Emissora de ràdio'!C21</f>
         <v>3298310.18</v>
       </c>
-      <c r="D21" s="35">
+      <c r="D21" s="42">
         <v>8587204.5899999999</v>
       </c>
-      <c r="E21" s="19"/>
+      <c r="E21" s="41"/>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A22" s="35">
+        <v>2026</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C22" s="43">
+        <f>'Ajuntament '!C22+'Escola de Música '!C22+'Emissora de ràdio'!C22</f>
+        <v>180406.08</v>
+      </c>
+      <c r="D22" s="2"/>
+      <c r="E22" s="3"/>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A23" s="36"/>
+      <c r="B23" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C23" s="1"/>
+      <c r="D23" s="1"/>
+      <c r="E23" s="4"/>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A24" s="36"/>
+      <c r="B24" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="4"/>
+    </row>
+    <row r="25" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="37"/>
+      <c r="B25" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C25" s="5"/>
+      <c r="D25" s="5"/>
+      <c r="E25" s="6"/>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="5">
+  <mergeCells count="6">
+    <mergeCell ref="A22:A25"/>
     <mergeCell ref="A2:A5"/>
     <mergeCell ref="A6:A9"/>
     <mergeCell ref="A10:A13"/>
     <mergeCell ref="A14:A17"/>
     <mergeCell ref="A18:A21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>