--- v0 (2025-11-26)
+++ v1 (2026-04-18)
@@ -160,51 +160,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="004E6624">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="004E6624">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="004E6624">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="004E6624" w:rsidRDefault="007B04A8">
+    <w:p w:rsidR="004E6624" w:rsidRDefault="007E4153">
       <w:pPr>
         <w:pStyle w:val="TDC1"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="8779"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc144280517" w:history="1">
         <w:r w:rsidR="004E6624" w:rsidRPr="00D73FEF">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Ple Municipal</w:t>
         </w:r>
         <w:r w:rsidR="004E6624">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
@@ -229,119 +229,117 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="004E6624">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="004E6624">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="004E6624">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="004E6624" w:rsidRDefault="007B04A8">
+    <w:p w:rsidR="004E6624" w:rsidRDefault="007E4153">
       <w:pPr>
         <w:pStyle w:val="TDC2"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc144280518" w:history="1">
         <w:r w:rsidR="004E6624" w:rsidRPr="00D73FEF">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Lloc i data de sessions</w:t>
         </w:r>
         <w:r w:rsidR="004E6624">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-        <w:bookmarkEnd w:id="0"/>
         <w:r w:rsidR="004E6624">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="004E6624">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc144280518 \h </w:instrText>
         </w:r>
         <w:r w:rsidR="004E6624">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="004E6624">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="004E6624">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="004E6624">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="004E6624" w:rsidRDefault="007B04A8">
+    <w:p w:rsidR="004E6624" w:rsidRDefault="007E4153">
       <w:pPr>
         <w:pStyle w:val="TDC2"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc144280519" w:history="1">
         <w:r w:rsidR="004E6624" w:rsidRPr="00D73FEF">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Competències del Ple</w:t>
         </w:r>
         <w:r w:rsidR="004E6624">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="004E6624">
           <w:rPr>
             <w:noProof/>
@@ -363,51 +361,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="004E6624">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="004E6624">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="004E6624">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="004E6624" w:rsidRDefault="007B04A8">
+    <w:p w:rsidR="004E6624" w:rsidRDefault="007E4153">
       <w:pPr>
         <w:pStyle w:val="TDC1"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="8779"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc144280520" w:history="1">
         <w:r w:rsidR="004E6624" w:rsidRPr="00D73FEF">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>L’Alcalde</w:t>
         </w:r>
         <w:r w:rsidR="004E6624">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
@@ -432,51 +430,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="004E6624">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="004E6624">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r w:rsidR="004E6624">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="004E6624" w:rsidRDefault="007B04A8">
+    <w:p w:rsidR="004E6624" w:rsidRDefault="007E4153">
       <w:pPr>
         <w:pStyle w:val="TDC1"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="8779"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc144280521" w:history="1">
         <w:r w:rsidR="004E6624" w:rsidRPr="00D73FEF">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>La Junta de Govern</w:t>
         </w:r>
         <w:r w:rsidR="004E6624">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
@@ -501,51 +499,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="004E6624">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="004E6624">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r w:rsidR="004E6624">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="004E6624" w:rsidRDefault="007B04A8">
+    <w:p w:rsidR="004E6624" w:rsidRDefault="007E4153">
       <w:pPr>
         <w:pStyle w:val="TDC1"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="8779"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc144280522" w:history="1">
         <w:r w:rsidR="004E6624" w:rsidRPr="00D73FEF">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Els Tinents d’Alcalde</w:t>
         </w:r>
         <w:r w:rsidR="004E6624">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
@@ -570,51 +568,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="004E6624">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="004E6624">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r w:rsidR="004E6624">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="004E6624" w:rsidRDefault="007B04A8">
+    <w:p w:rsidR="004E6624" w:rsidRDefault="007E4153">
       <w:pPr>
         <w:pStyle w:val="TDC1"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="8779"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc144280523" w:history="1">
         <w:r w:rsidR="004E6624" w:rsidRPr="00D73FEF">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Les Comissions informatives</w:t>
         </w:r>
         <w:r w:rsidR="004E6624">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
@@ -639,51 +637,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="004E6624">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="004E6624">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r w:rsidR="004E6624">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="004E6624" w:rsidRDefault="007B04A8">
+    <w:p w:rsidR="004E6624" w:rsidRDefault="007E4153">
       <w:pPr>
         <w:pStyle w:val="TDC1"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="8779"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc144280524" w:history="1">
         <w:r w:rsidR="004E6624" w:rsidRPr="00D73FEF">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>La Comissió Especial de Comptes</w:t>
         </w:r>
         <w:r w:rsidR="004E6624">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
@@ -708,51 +706,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="004E6624">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="004E6624">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
         <w:r w:rsidR="004E6624">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="004E6624" w:rsidRDefault="007B04A8">
+    <w:p w:rsidR="004E6624" w:rsidRDefault="007E4153">
       <w:pPr>
         <w:pStyle w:val="TDC1"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="8779"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc144280525" w:history="1">
         <w:r w:rsidR="004E6624" w:rsidRPr="00D73FEF">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Els grups municipals i els seus portaveus</w:t>
         </w:r>
         <w:r w:rsidR="004E6624">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
@@ -777,51 +775,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="004E6624">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="004E6624">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
         <w:r w:rsidR="004E6624">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="004E6624" w:rsidRDefault="007B04A8">
+    <w:p w:rsidR="004E6624" w:rsidRDefault="007E4153">
       <w:pPr>
         <w:pStyle w:val="TDC1"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="8779"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc144280526" w:history="1">
         <w:r w:rsidR="004E6624" w:rsidRPr="00D73FEF">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Els regidors delegats</w:t>
         </w:r>
         <w:r w:rsidR="004E6624">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
@@ -846,51 +844,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="004E6624">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="004E6624">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
         <w:r w:rsidR="004E6624">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="004E6624" w:rsidRDefault="007B04A8">
+    <w:p w:rsidR="004E6624" w:rsidRDefault="007E4153">
       <w:pPr>
         <w:pStyle w:val="TDC1"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="8779"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc144280527" w:history="1">
         <w:r w:rsidR="004E6624" w:rsidRPr="00D73FEF">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
             <w:position w:val="-1"/>
             <w:u w:color="365F91"/>
           </w:rPr>
           <w:t>Les delegacions de l’Alcalde als regidors i regidores</w:t>
         </w:r>
         <w:r w:rsidR="004E6624">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
@@ -917,51 +915,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="004E6624">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="004E6624">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
         <w:r w:rsidR="004E6624">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="004E6624" w:rsidRDefault="007B04A8">
+    <w:p w:rsidR="004E6624" w:rsidRDefault="007E4153">
       <w:pPr>
         <w:pStyle w:val="TDC1"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="8779"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc144280528" w:history="1">
         <w:r w:rsidR="004E6624" w:rsidRPr="00D73FEF">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>La Junta de Portaveus</w:t>
         </w:r>
         <w:r w:rsidR="004E6624">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
@@ -986,51 +984,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="004E6624">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="004E6624">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>21</w:t>
         </w:r>
         <w:r w:rsidR="004E6624">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="004E6624" w:rsidRDefault="007B04A8">
+    <w:p w:rsidR="004E6624" w:rsidRDefault="007E4153">
       <w:pPr>
         <w:pStyle w:val="TDC1"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="8779"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc144280529" w:history="1">
         <w:r w:rsidR="004E6624" w:rsidRPr="00D73FEF">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>El Consell de Govern</w:t>
         </w:r>
         <w:r w:rsidR="004E6624">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
@@ -1055,51 +1053,51 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="004E6624">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="004E6624">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>22</w:t>
         </w:r>
         <w:r w:rsidR="004E6624">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="004E6624" w:rsidRDefault="007B04A8">
+    <w:p w:rsidR="004E6624" w:rsidRDefault="007E4153">
       <w:pPr>
         <w:pStyle w:val="TDC1"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="8779"/>
         </w:tabs>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc144280530" w:history="1">
         <w:r w:rsidR="004E6624" w:rsidRPr="00D73FEF">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>La Mesa Permanent de Contractació</w:t>
         </w:r>
         <w:r w:rsidR="004E6624">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
@@ -1176,61 +1174,61 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB6B82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00851F19" w:rsidRPr="00DB6B82" w:rsidRDefault="002D31DC" w:rsidP="00D94D0B">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc144280516"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc144280516"/>
       <w:r w:rsidRPr="00DB6B82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Òrgans de govern i funcions</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="003F3345" w:rsidRPr="00DB6B82" w:rsidRDefault="003F3345" w:rsidP="00D94D0B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="003F3345" w:rsidRPr="00DB6B82" w:rsidRDefault="00D94578" w:rsidP="00D94D0B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB6B82">
         <w:rPr>
@@ -1718,51 +1716,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00BE0FCE" w:rsidRPr="00DB6B82" w:rsidRDefault="000A1C77" w:rsidP="00D94D0B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-568"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB6B82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Per poder consultar l’ordenació i funcionament dels diferents òrgans de l’Ajuntament s’adjunta el document del vigent Reglament Orgànic Municipal: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E40A7A" w:rsidRPr="00DB6B82" w:rsidRDefault="007B04A8" w:rsidP="00D94D0B">
+    <w:p w:rsidR="00E40A7A" w:rsidRPr="00DB6B82" w:rsidRDefault="007E4153" w:rsidP="00D94D0B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-568"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00B12F50" w:rsidRPr="00DB6B82">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://ssl4.ddgi.cat/bopV1/pdf/2015/198/201519809552.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B12F50" w:rsidRPr="00DB6B82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1783,61 +1781,61 @@
           <w:color w:val="4F81BD" w:themeColor="accent1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB6B82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidR="002D31DC" w:rsidRPr="00DB6B82" w:rsidRDefault="002D31DC" w:rsidP="00D94D0B">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc144280517"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc144280517"/>
       <w:r w:rsidRPr="00DB6B82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Ple Municipal</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w:rsidR="006704DF" w:rsidRPr="00DB6B82" w:rsidRDefault="006704DF" w:rsidP="00D94D0B">
       <w:pPr>
         <w:pStyle w:val="full"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="002D31DC" w:rsidRPr="00DB6B82" w:rsidRDefault="002D31DC" w:rsidP="00D94D0B">
       <w:pPr>
         <w:pStyle w:val="full"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB6B82">
@@ -1927,60 +1925,60 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB6B82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002D31DC" w:rsidRPr="00DB6B82" w:rsidRDefault="002D31DC" w:rsidP="00D94D0B">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc144280518"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc144280518"/>
       <w:r w:rsidRPr="00DB6B82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Lloc i data de sessions</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w:rsidR="007A5229" w:rsidRPr="00DB6B82" w:rsidRDefault="007A5229" w:rsidP="00D94D0B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="002D31DC" w:rsidRPr="00DB6B82" w:rsidRDefault="002D31DC" w:rsidP="00D94D0B">
       <w:pPr>
         <w:pStyle w:val="full"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB6B82">
         <w:rPr>
@@ -1992,93 +1990,84 @@
       <w:r w:rsidRPr="00DB6B82">
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>es reuneix en sessió ord</w:t>
       </w:r>
       <w:r w:rsidR="00400349" w:rsidRPr="00DB6B82">
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>inària amb periodicitat mensual</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB6B82">
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a les </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BC001F">
+        <w:t xml:space="preserve"> l’últim dijous de cada mes</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD2F5D">
         <w:rPr>
           <w:rStyle w:val="Textoennegrita"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>8</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> l’últim dijous de cada mes</w:t>
+        <w:t>. En el període de maig a setembre a les 19.00 hores, i a les 18.00 hores en els mesos d’octubre a abril</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB6B82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB6B82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Així mateix, quan el dia assenyalat sigui festiu, vigília o concorrin circumstàncies excepcionals, es podrà variar la data de la sessió. Aquest règim de sessions es revisa a l'inici de cada legis</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00DB6B82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Així mateix, quan el dia assenyalat sigui festiu, vigília o concorrin circumstàncies excepcionals, es podrà variar la data de la sessió. Aquest règim de sessions es revisa a l'inici de cada legis</w:t>
       </w:r>
       <w:r w:rsidR="00BC001F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>latura. Totes les sessions del P</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB6B82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>le municipal són obertes a la presència de</w:t>
       </w:r>
       <w:r w:rsidR="00BC001F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> la ciutadania </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB6B82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4230,61 +4219,61 @@
       <w:r w:rsidRPr="00DB6B82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La concertació de les operacions de crèdit la quantia acumulada, dins de cada exercici econòmic, excedeixi de el 10 per cent dels recursos ordinaris de</w:t>
       </w:r>
       <w:r w:rsidR="00264E2C" w:rsidRPr="00DB6B82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">l </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB6B82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pressupost -excepte les de tresoreria, que li correspondran quan l'import acumulat de les operacions vives en cada moment superi el 15 per cent dels </w:t>
+        <w:t xml:space="preserve">Pressupost -excepte les de tresoreria, que li correspondran quan l'import </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB6B82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>ingressos corrents liquidats en l'exercici anterior- tot això de conformitat amb el que disposa la Llei Reguladora de les Hisendes Locals.</w:t>
+        <w:t>acumulat de les operacions vives en cada moment superi el 15 per cent dels ingressos corrents liquidats en l'exercici anterior- tot això de conformitat amb el que disposa la Llei Reguladora de les Hisendes Locals.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007A5229" w:rsidRPr="00DB6B82" w:rsidRDefault="00F93EE0" w:rsidP="00D94D0B">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB6B82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -10535,51 +10524,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00291D7B" w:rsidRDefault="00291D7B" w:rsidP="00291D7B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB6B82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Consulteu l’acord de Ple de constitució de les comissions informatives:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00524454" w:rsidRPr="00DB6B82" w:rsidRDefault="007B04A8" w:rsidP="00AC2A97">
+    <w:p w:rsidR="00524454" w:rsidRPr="00DB6B82" w:rsidRDefault="007E4153" w:rsidP="00AC2A97">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00AC2A97" w:rsidRPr="00497C8B">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://ciutada.guixols.cat/OAC/download/7c87f94a-55c0-4972-9f20-d21d359c97da</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00AC2A97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -20152,248 +20141,249 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00EE6864" w:rsidRPr="00DB6B82" w:rsidSect="008B591E">
       <w:headerReference w:type="even" r:id="rId16"/>
       <w:headerReference w:type="default" r:id="rId17"/>
       <w:footerReference w:type="even" r:id="rId18"/>
       <w:footerReference w:type="default" r:id="rId19"/>
       <w:headerReference w:type="first" r:id="rId20"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1416" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007B04A8" w:rsidRDefault="007B04A8" w:rsidP="00B73BB2">
+    <w:p w:rsidR="007E4153" w:rsidRDefault="007E4153" w:rsidP="00B73BB2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007B04A8" w:rsidRDefault="007B04A8" w:rsidP="00B73BB2">
+    <w:p w:rsidR="007E4153" w:rsidRDefault="007E4153" w:rsidP="00B73BB2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1840574075"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w:rsidR="00C26AA1" w:rsidRDefault="00C26AA1">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00CC5637" w:rsidRPr="00CC5637">
+        <w:r w:rsidR="00CD2F5D" w:rsidRPr="00CD2F5D">
           <w:rPr>
             <w:noProof/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>20</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w:rsidR="00C26AA1" w:rsidRDefault="00C26AA1">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="342063130"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w:rsidR="00C26AA1" w:rsidRDefault="00C26AA1">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00CC5637" w:rsidRPr="00CC5637">
+        <w:r w:rsidR="00CD2F5D" w:rsidRPr="00CD2F5D">
           <w:rPr>
             <w:noProof/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>21</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w:rsidR="00C26AA1" w:rsidRDefault="00C26AA1">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007B04A8" w:rsidRDefault="007B04A8" w:rsidP="00B73BB2">
+    <w:p w:rsidR="007E4153" w:rsidRDefault="007E4153" w:rsidP="00B73BB2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007B04A8" w:rsidRDefault="007B04A8" w:rsidP="00B73BB2">
+    <w:p w:rsidR="007E4153" w:rsidRDefault="007E4153" w:rsidP="00B73BB2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10064" w:type="dxa"/>
       <w:tblInd w:w="-639" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
@@ -24668,146 +24658,148 @@
     <w:rsid w:val="004339C0"/>
     <w:rsid w:val="00483F04"/>
     <w:rsid w:val="004A6C7D"/>
     <w:rsid w:val="004C514D"/>
     <w:rsid w:val="004E6624"/>
     <w:rsid w:val="005135E2"/>
     <w:rsid w:val="00524454"/>
     <w:rsid w:val="005B3D37"/>
     <w:rsid w:val="006000C0"/>
     <w:rsid w:val="00605312"/>
     <w:rsid w:val="00612F5E"/>
     <w:rsid w:val="00620591"/>
     <w:rsid w:val="00635209"/>
     <w:rsid w:val="00644058"/>
     <w:rsid w:val="00647870"/>
     <w:rsid w:val="006545D3"/>
     <w:rsid w:val="006704DF"/>
     <w:rsid w:val="006734CA"/>
     <w:rsid w:val="00690833"/>
     <w:rsid w:val="0069407F"/>
     <w:rsid w:val="00730D2B"/>
     <w:rsid w:val="007369B3"/>
     <w:rsid w:val="007A5229"/>
     <w:rsid w:val="007B04A8"/>
     <w:rsid w:val="007B631D"/>
+    <w:rsid w:val="007E4153"/>
     <w:rsid w:val="008027E8"/>
     <w:rsid w:val="00811E17"/>
     <w:rsid w:val="00814E27"/>
     <w:rsid w:val="008320BC"/>
     <w:rsid w:val="00841341"/>
     <w:rsid w:val="00851F19"/>
     <w:rsid w:val="0089274C"/>
     <w:rsid w:val="008B591E"/>
     <w:rsid w:val="008B746E"/>
     <w:rsid w:val="008C7F4D"/>
     <w:rsid w:val="008E5318"/>
     <w:rsid w:val="00904500"/>
     <w:rsid w:val="00921358"/>
     <w:rsid w:val="00924CA2"/>
     <w:rsid w:val="0095031C"/>
     <w:rsid w:val="00953554"/>
     <w:rsid w:val="00980C3C"/>
     <w:rsid w:val="009A4DE4"/>
     <w:rsid w:val="009D0560"/>
     <w:rsid w:val="009F6115"/>
     <w:rsid w:val="00A03018"/>
     <w:rsid w:val="00A2627A"/>
     <w:rsid w:val="00A61489"/>
     <w:rsid w:val="00A7642C"/>
     <w:rsid w:val="00AA776B"/>
     <w:rsid w:val="00AC2A97"/>
     <w:rsid w:val="00AD1C10"/>
     <w:rsid w:val="00AD268B"/>
     <w:rsid w:val="00B12F50"/>
     <w:rsid w:val="00B73BB2"/>
     <w:rsid w:val="00B813B7"/>
     <w:rsid w:val="00B90971"/>
     <w:rsid w:val="00BC001F"/>
     <w:rsid w:val="00BD2A81"/>
     <w:rsid w:val="00BE0FCE"/>
     <w:rsid w:val="00C00909"/>
     <w:rsid w:val="00C042D7"/>
     <w:rsid w:val="00C26AA1"/>
     <w:rsid w:val="00C355D5"/>
     <w:rsid w:val="00C61086"/>
     <w:rsid w:val="00C6142D"/>
     <w:rsid w:val="00C87652"/>
     <w:rsid w:val="00C95516"/>
     <w:rsid w:val="00CC3A11"/>
     <w:rsid w:val="00CC5637"/>
     <w:rsid w:val="00CD0487"/>
+    <w:rsid w:val="00CD2F5D"/>
     <w:rsid w:val="00D33C62"/>
     <w:rsid w:val="00D73C7A"/>
     <w:rsid w:val="00D90A54"/>
     <w:rsid w:val="00D94578"/>
     <w:rsid w:val="00D94D0B"/>
     <w:rsid w:val="00DA2969"/>
     <w:rsid w:val="00DB0FED"/>
     <w:rsid w:val="00DB6B82"/>
     <w:rsid w:val="00DC6C30"/>
     <w:rsid w:val="00E122B9"/>
     <w:rsid w:val="00E17F25"/>
     <w:rsid w:val="00E23D01"/>
     <w:rsid w:val="00E40A7A"/>
     <w:rsid w:val="00E43AD2"/>
     <w:rsid w:val="00E61FC3"/>
     <w:rsid w:val="00EC14E8"/>
     <w:rsid w:val="00EE6864"/>
     <w:rsid w:val="00EF2D43"/>
     <w:rsid w:val="00EF62C8"/>
     <w:rsid w:val="00EF6FCC"/>
     <w:rsid w:val="00F11FFD"/>
     <w:rsid w:val="00F314B2"/>
     <w:rsid w:val="00F6416D"/>
     <w:rsid w:val="00F93EE0"/>
     <w:rsid w:val="00FA35DE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ca-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="523BF6EC"/>
+  <w14:docId w14:val="5065EE9A"/>
   <w15:docId w15:val="{26C6D6D1-A54B-4FA0-AE41-7DEB17958959}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ca-ES" w:eastAsia="ca-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -26288,79 +26280,79 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4C241FE8-79B2-409F-937F-C3487B2CEB39}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0EEDCFB2-B9E1-455E-B22A-5C018CE9D766}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>23</Pages>
-  <Words>4761</Words>
-  <Characters>26191</Characters>
+  <Words>4774</Words>
+  <Characters>26263</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>218</Lines>
   <Paragraphs>61</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>30891</CharactersWithSpaces>
+  <CharactersWithSpaces>30976</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>CNAVARRO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>